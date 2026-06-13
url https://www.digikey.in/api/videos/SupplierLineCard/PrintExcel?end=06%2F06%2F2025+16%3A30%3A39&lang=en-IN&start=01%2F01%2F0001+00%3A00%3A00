--- v0 (2026-04-19)
+++ v1 (2026-06-13)
@@ -9,62 +9,62 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1998" uniqueCount="1998">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2034" uniqueCount="2034">
   <si>
     <t xml:space="preserve">701 Brooks Avenue South, Thief River Falls, MN 56701 USA</t>
   </si>
   <si>
     <t xml:space="preserve">Phone: 1-800-344-4539 or 218-681-6674</t>
   </si>
   <si>
     <t xml:space="preserve">sales@digikey.com</t>
   </si>
   <si>
-    <t xml:space="preserve">Created on 2026-04-19</t>
+    <t xml:space="preserve">Created on 2026-06-12</t>
   </si>
   <si>
     <t xml:space="preserve">1GLOBAL</t>
   </si>
   <si>
     <t xml:space="preserve">2J Antennas</t>
   </si>
   <si>
     <t xml:space="preserve">3DMakerpro</t>
   </si>
   <si>
     <t xml:space="preserve">3M</t>
   </si>
   <si>
     <t xml:space="preserve">3PEAK</t>
   </si>
   <si>
     <t xml:space="preserve">3S (Solid State System)</t>
   </si>
   <si>
     <t xml:space="preserve">4D Systems</t>
   </si>
   <si>
     <t xml:space="preserve">5G Hub</t>
   </si>
@@ -98,95 +98,101 @@
   <si>
     <t xml:space="preserve">ACCES I/O Products</t>
   </si>
   <si>
     <t xml:space="preserve">Acconeer AB</t>
   </si>
   <si>
     <t xml:space="preserve">ACES GROUP</t>
   </si>
   <si>
     <t xml:space="preserve">ACL Staticide, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Acopian</t>
   </si>
   <si>
     <t xml:space="preserve">ACT (Advanced Cable Ties)</t>
   </si>
   <si>
     <t xml:space="preserve">ACTINIUS B.V.</t>
   </si>
   <si>
     <t xml:space="preserve">Actuonix Motion Devices, Inc.</t>
   </si>
   <si>
+    <t xml:space="preserve">Acura Embedded Systems</t>
+  </si>
+  <si>
     <t xml:space="preserve">Adafruit</t>
   </si>
   <si>
     <t xml:space="preserve">Adam Tech</t>
   </si>
   <si>
     <t xml:space="preserve">ADATA Industrial</t>
   </si>
   <si>
     <t xml:space="preserve">Adels-Contact</t>
   </si>
   <si>
     <t xml:space="preserve">ADI (Analog Devices, Inc.)</t>
   </si>
   <si>
     <t xml:space="preserve">ADSANTEC</t>
   </si>
   <si>
     <t xml:space="preserve">ADTEK</t>
   </si>
   <si>
     <t xml:space="preserve">Advanced Cable Ties</t>
   </si>
   <si>
     <t xml:space="preserve">Advanced Energy</t>
   </si>
   <si>
     <t xml:space="preserve">Advanced Linear Devices, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Advanced Photonix</t>
   </si>
   <si>
     <t xml:space="preserve">Advanced Sensors / Amphenol</t>
   </si>
   <si>
     <t xml:space="preserve">Advanced Thermal Solutions, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Advantech</t>
   </si>
   <si>
     <t xml:space="preserve">Aearo Technologies, a 3M company</t>
   </si>
   <si>
+    <t xml:space="preserve">AEH (All Electronics Hardware)</t>
+  </si>
+  <si>
     <t xml:space="preserve">AEM</t>
   </si>
   <si>
     <t xml:space="preserve">AEM Central Semiconductor</t>
   </si>
   <si>
     <t xml:space="preserve">AEM Components</t>
   </si>
   <si>
     <t xml:space="preserve">AEM Hi-Rel</t>
   </si>
   <si>
     <t xml:space="preserve">AEM Renaissance</t>
   </si>
   <si>
     <t xml:space="preserve">Aeonsemi Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Aero Malls</t>
   </si>
   <si>
     <t xml:space="preserve">Aeroflex (MACOM Technology Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">Aerospace Defense and Marine / TE Connectivity</t>
@@ -242,74 +248,77 @@
   <si>
     <t xml:space="preserve">AKM</t>
   </si>
   <si>
     <t xml:space="preserve">AK-NORD GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">Akoustis</t>
   </si>
   <si>
     <t xml:space="preserve">Alberko Heatsinkonline</t>
   </si>
   <si>
     <t xml:space="preserve">Alchemy Power Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Alden (Amphenol Alden)</t>
   </si>
   <si>
     <t xml:space="preserve">AlfaMag Electronics (Amgis)</t>
   </si>
   <si>
     <t xml:space="preserve">Alicat Scientific</t>
   </si>
   <si>
+    <t xml:space="preserve">All Electronics Hardware</t>
+  </si>
+  <si>
     <t xml:space="preserve">All Sensors Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Allegro MicroSystems</t>
   </si>
   <si>
     <t xml:space="preserve">Alliance (Essentra Components)</t>
   </si>
   <si>
     <t xml:space="preserve">Alliance Memory, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Alliance Sensors Group a div of HG Schaevitz LLC</t>
   </si>
   <si>
+    <t xml:space="preserve">Allied Components International</t>
+  </si>
+  <si>
     <t xml:space="preserve">Allied Vision</t>
   </si>
   <si>
     <t xml:space="preserve">Alorium Technology</t>
   </si>
   <si>
-    <t xml:space="preserve">Alpenglow Industries</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Alpha and Omega Semiconductor, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Alpha Elec (VPG Foil Resistors)</t>
   </si>
   <si>
     <t xml:space="preserve">Alpha Wire</t>
   </si>
   <si>
     <t xml:space="preserve">Alps Alpine</t>
   </si>
   <si>
     <t xml:space="preserve">Altech Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Altera</t>
   </si>
   <si>
     <t xml:space="preserve">Altran Magnetics</t>
   </si>
   <si>
     <t xml:space="preserve">Amazing</t>
   </si>
   <si>
     <t xml:space="preserve">AMBER Wireless GmbH (Würth Elektronik)</t>
@@ -638,50 +647,53 @@
   <si>
     <t xml:space="preserve">Applied Kilovolts</t>
   </si>
   <si>
     <t xml:space="preserve">Applied Measurements</t>
   </si>
   <si>
     <t xml:space="preserve">APR (VPG Foil Resistors)</t>
   </si>
   <si>
     <t xml:space="preserve">APSEMI</t>
   </si>
   <si>
     <t xml:space="preserve">Aptina/onsemi</t>
   </si>
   <si>
     <t xml:space="preserve">Arad Connectivity</t>
   </si>
   <si>
     <t xml:space="preserve">ARCH</t>
   </si>
   <si>
     <t xml:space="preserve">ARCOL (Ohmite)</t>
   </si>
   <si>
+    <t xml:space="preserve">Arcol UK</t>
+  </si>
+  <si>
     <t xml:space="preserve">Arcolectric (Bulgin)</t>
   </si>
   <si>
     <t xml:space="preserve">Arcotek</t>
   </si>
   <si>
     <t xml:space="preserve">Arcotronics (KEMET)</t>
   </si>
   <si>
     <t xml:space="preserve">Arducam</t>
   </si>
   <si>
     <t xml:space="preserve">Arduino</t>
   </si>
   <si>
     <t xml:space="preserve">ArduSimple (EPS WORKS SL)</t>
   </si>
   <si>
     <t xml:space="preserve">Arieltech</t>
   </si>
   <si>
     <t xml:space="preserve">Aries Electronics, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">ARIES Embedded</t>
@@ -800,56 +812,62 @@
   <si>
     <t xml:space="preserve">AZ Displays</t>
   </si>
   <si>
     <t xml:space="preserve">Azoteq</t>
   </si>
   <si>
     <t xml:space="preserve">Aztronic / Vishay</t>
   </si>
   <si>
     <t xml:space="preserve">Azumo</t>
   </si>
   <si>
     <t xml:space="preserve">B B Battery</t>
   </si>
   <si>
     <t xml:space="preserve">B&amp;F Fastener Supply</t>
   </si>
   <si>
     <t xml:space="preserve">B&amp;J USA, INC.</t>
   </si>
   <si>
     <t xml:space="preserve">B&amp;K Precision</t>
   </si>
   <si>
+    <t xml:space="preserve">B+B Thermo-Technik GmbH</t>
+  </si>
+  <si>
     <t xml:space="preserve">Banner Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">Bantam Tools</t>
   </si>
   <si>
+    <t xml:space="preserve">Bardac Corporation</t>
+  </si>
+  <si>
     <t xml:space="preserve">Barry Industries / Vishay</t>
   </si>
   <si>
     <t xml:space="preserve">Bartels Mikrotechnik</t>
   </si>
   <si>
     <t xml:space="preserve">Basler</t>
   </si>
   <si>
     <t xml:space="preserve">BDE Technology</t>
   </si>
   <si>
     <t xml:space="preserve">BDNC (Holding) Limited</t>
   </si>
   <si>
     <t xml:space="preserve">Beacon EmbeddedWorks</t>
   </si>
   <si>
     <t xml:space="preserve">BeagleBoard</t>
   </si>
   <si>
     <t xml:space="preserve">Beau Interconnect - Molex</t>
   </si>
   <si>
     <t xml:space="preserve">Becom Electronics</t>
@@ -911,122 +929,125 @@
   <si>
     <t xml:space="preserve">BI Technologies / TT Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Bias Power</t>
   </si>
   <si>
     <t xml:space="preserve">Birtcher / nVent</t>
   </si>
   <si>
     <t xml:space="preserve">Bittware - Molex</t>
   </si>
   <si>
     <t xml:space="preserve">Bivar, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">BlockMaster Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">BLUELEC</t>
   </si>
   <si>
     <t xml:space="preserve">Blues</t>
   </si>
   <si>
+    <t xml:space="preserve">Bogen Magnetics GmbH</t>
+  </si>
+  <si>
     <t xml:space="preserve">Bomar (Winchester Electronics)</t>
   </si>
   <si>
     <t xml:space="preserve">Bopla Enclosures</t>
   </si>
   <si>
     <t xml:space="preserve">Boréas Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">Bosch Sensortec</t>
   </si>
   <si>
     <t xml:space="preserve">Botron Company Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Bourns, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">BOYD</t>
   </si>
   <si>
     <t xml:space="preserve">Brad Harrison - Molex</t>
   </si>
   <si>
     <t xml:space="preserve">Brady Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Brainboxes</t>
   </si>
   <si>
     <t xml:space="preserve">Bridgelux, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Bridgetek</t>
   </si>
   <si>
     <t xml:space="preserve">Broadcom</t>
   </si>
   <si>
+    <t xml:space="preserve">BroadWave Technologies, Inc.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Brook-Livin</t>
   </si>
   <si>
     <t xml:space="preserve">Bruckewell </t>
   </si>
   <si>
     <t xml:space="preserve">Buchanan Terminal Blocks / TE Connectivity</t>
   </si>
   <si>
     <t xml:space="preserve">Bud Industries, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Bulgin</t>
   </si>
   <si>
     <t xml:space="preserve">Bumper Specialties, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Burr-Brown (Texas Instruments)</t>
   </si>
   <si>
     <t xml:space="preserve">BusBoard Prototype Systems</t>
   </si>
   <si>
     <t xml:space="preserve">Business Systems Connection Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Bussmann (Eaton)</t>
   </si>
   <si>
-    <t xml:space="preserve">Bynet Testing Systems</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BYTe Semiconductor</t>
   </si>
   <si>
     <t xml:space="preserve">BZBGEAR</t>
   </si>
   <si>
     <t xml:space="preserve">C&amp;B/RESI</t>
   </si>
   <si>
     <t xml:space="preserve">C&amp;D Technologies (Murata Power Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">C&amp;K, now part of Littelfuse</t>
   </si>
   <si>
     <t xml:space="preserve">Cables on Demand (Amphenol Cables on Demand)</t>
   </si>
   <si>
     <t xml:space="preserve">Caddock Electronics, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">CAIG Laboratories, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Cal Test Electronics</t>
@@ -1037,50 +1058,53 @@
   <si>
     <t xml:space="preserve">Calian</t>
   </si>
   <si>
     <t xml:space="preserve">Califia Lighting (Bivar)</t>
   </si>
   <si>
     <t xml:space="preserve">Calmark / nVent</t>
   </si>
   <si>
     <t xml:space="preserve">CalRamic</t>
   </si>
   <si>
     <t xml:space="preserve">Cambridge GaN Devices</t>
   </si>
   <si>
     <t xml:space="preserve">CamdenBoss</t>
   </si>
   <si>
     <t xml:space="preserve">Canon</t>
   </si>
   <si>
     <t xml:space="preserve">Cantherm</t>
   </si>
   <si>
+    <t xml:space="preserve">Caplugs</t>
+  </si>
+  <si>
     <t xml:space="preserve">CAP-XX</t>
   </si>
   <si>
     <t xml:space="preserve">Carclo Technical Plastics</t>
   </si>
   <si>
     <t xml:space="preserve">Cardinal Components</t>
   </si>
   <si>
     <t xml:space="preserve">Carling Technologies / Littelfuse</t>
   </si>
   <si>
     <t xml:space="preserve">Carlisle Interconnect Technologies (Amphenol CDI)</t>
   </si>
   <si>
     <t xml:space="preserve">Carlo Gavazzi</t>
   </si>
   <si>
     <t xml:space="preserve">CAROL (Prysmian Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Catalina Components</t>
   </si>
   <si>
     <t xml:space="preserve">Catalyst Semiconductor/onsemi</t>
@@ -1121,80 +1145,86 @@
   <si>
     <t xml:space="preserve">CEVA Hillcrest Labs</t>
   </si>
   <si>
     <t xml:space="preserve">CFSensor</t>
   </si>
   <si>
     <t xml:space="preserve">CGS Tape</t>
   </si>
   <si>
     <t xml:space="preserve">CH Products</t>
   </si>
   <si>
     <t xml:space="preserve">Challenge Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Chemi-Con</t>
   </si>
   <si>
     <t xml:space="preserve">Chemtronics</t>
   </si>
   <si>
     <t xml:space="preserve">Cherry Americas</t>
   </si>
   <si>
+    <t xml:space="preserve">Cheval</t>
+  </si>
+  <si>
     <t xml:space="preserve">Chilisin Electronics (Pulse Electronics)</t>
   </si>
   <si>
     <t xml:space="preserve">Chip Quik, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Chip Shine / CSRF</t>
   </si>
   <si>
     <t xml:space="preserve">Chipsee</t>
   </si>
   <si>
     <t xml:space="preserve">Chogori Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">ChromeLED</t>
   </si>
   <si>
     <t xml:space="preserve">Cicoil</t>
   </si>
   <si>
     <t xml:space="preserve">Cinch Connectivity Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Cincon</t>
   </si>
   <si>
     <t xml:space="preserve">Circuit Dojo</t>
   </si>
   <si>
+    <t xml:space="preserve">Circuit Insights</t>
+  </si>
+  <si>
     <t xml:space="preserve">Cirronet / RFM (Murata Power Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">Cirrus Logic</t>
   </si>
   <si>
     <t xml:space="preserve">CIT (Amphenol CDI)</t>
   </si>
   <si>
     <t xml:space="preserve">CIT Relay and Switch</t>
   </si>
   <si>
     <t xml:space="preserve">Cita Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">CITEL</t>
   </si>
   <si>
     <t xml:space="preserve">Citizen Electronics Co., Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Citizen Finedevice Co., LTD.</t>
   </si>
   <si>
     <t xml:space="preserve">City Technology</t>
@@ -1766,123 +1796,126 @@
   <si>
     <t xml:space="preserve">Ellsworth Adhesives</t>
   </si>
   <si>
     <t xml:space="preserve">Elna America</t>
   </si>
   <si>
     <t xml:space="preserve">Elpress</t>
   </si>
   <si>
     <t xml:space="preserve">Elprotronic</t>
   </si>
   <si>
     <t xml:space="preserve">ELT SENSOR CORP</t>
   </si>
   <si>
     <t xml:space="preserve">EM Microelectronic</t>
   </si>
   <si>
     <t xml:space="preserve">Embedded Artists</t>
   </si>
   <si>
     <t xml:space="preserve">Embention</t>
   </si>
   <si>
+    <t xml:space="preserve">EMBIT</t>
+  </si>
+  <si>
     <t xml:space="preserve">emcfixSHOP</t>
   </si>
   <si>
     <t xml:space="preserve">Emerson Connectivity Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Emerson Embedded Power (ARTESYN)</t>
   </si>
   <si>
     <t xml:space="preserve">Emerson SolaHD</t>
   </si>
   <si>
     <t xml:space="preserve">EMIT</t>
   </si>
   <si>
     <t xml:space="preserve">EMO Systems</t>
   </si>
   <si>
     <t xml:space="preserve">Encitech Connectors</t>
   </si>
   <si>
     <t xml:space="preserve">Enclustra</t>
   </si>
   <si>
+    <t xml:space="preserve">Encoder Products Company</t>
+  </si>
+  <si>
     <t xml:space="preserve">enDAQ</t>
   </si>
   <si>
     <t xml:space="preserve">Endress+Hauser</t>
   </si>
   <si>
-    <t xml:space="preserve">Enedo</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Energizer Battery Company</t>
   </si>
   <si>
     <t xml:space="preserve">Energy Micro (Silicon Labs)</t>
   </si>
   <si>
     <t xml:space="preserve">Energy Re-Connect ltd</t>
   </si>
   <si>
     <t xml:space="preserve">EnerSys</t>
   </si>
   <si>
     <t xml:space="preserve">ENG ELECTRIC CO., LTD</t>
   </si>
   <si>
     <t xml:space="preserve">ENNOVI</t>
   </si>
   <si>
     <t xml:space="preserve">EnOcean</t>
   </si>
   <si>
     <t xml:space="preserve">Entaniya</t>
   </si>
   <si>
     <t xml:space="preserve">ENTITY ELETTRONICA</t>
   </si>
   <si>
     <t xml:space="preserve">EnyGy</t>
   </si>
   <si>
     <t xml:space="preserve">EOS (Bel Power Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">EPC</t>
   </si>
   <si>
     <t xml:space="preserve">EPC Space</t>
   </si>
   <si>
-    <t xml:space="preserve">EPCOS (TDK)</t>
+    <t xml:space="preserve">Epcos (TDK Corporation)</t>
   </si>
   <si>
     <t xml:space="preserve">EPIGAP OSA Photonics</t>
   </si>
   <si>
     <t xml:space="preserve">EPS WORKS SL (ArduSimple)</t>
   </si>
   <si>
     <t xml:space="preserve">Epson</t>
   </si>
   <si>
     <t xml:space="preserve">EPtronics, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Equinox Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">EREM (Apex Tool Group)</t>
   </si>
   <si>
     <t xml:space="preserve">ERNI / TE Connectivity</t>
   </si>
   <si>
     <t xml:space="preserve">ERP Power</t>
   </si>
@@ -1985,50 +2018,53 @@
   <si>
     <t xml:space="preserve">Fabco-Air</t>
   </si>
   <si>
     <t xml:space="preserve">Fabru</t>
   </si>
   <si>
     <t xml:space="preserve">Fairchild (onsemi)</t>
   </si>
   <si>
     <t xml:space="preserve">Fair-Rite Products Corp.</t>
   </si>
   <si>
     <t xml:space="preserve">Fairview Microwave</t>
   </si>
   <si>
     <t xml:space="preserve">Fan-S Division / Qualtek Electronics Corp.</t>
   </si>
   <si>
     <t xml:space="preserve">Fanstel Corp.</t>
   </si>
   <si>
     <t xml:space="preserve">fastSiC</t>
   </si>
   <si>
+    <t xml:space="preserve">Faulhaber</t>
+  </si>
+  <si>
     <t xml:space="preserve">FCI Basics (Amphenol Communications Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">FCT Electronics - Molex</t>
   </si>
   <si>
     <t xml:space="preserve">FDK America</t>
   </si>
   <si>
     <t xml:space="preserve">Feasycom</t>
   </si>
   <si>
     <t xml:space="preserve">Fedco Batteries</t>
   </si>
   <si>
     <t xml:space="preserve">FEIG ELECTRONIC</t>
   </si>
   <si>
     <t xml:space="preserve">FERROXCUBE</t>
   </si>
   <si>
     <t xml:space="preserve">Feztek</t>
   </si>
   <si>
     <t xml:space="preserve">FiberSource</t>
@@ -2120,53 +2156,50 @@
   <si>
     <t xml:space="preserve">FTDI (Future Technology Devices International, Ltd.)</t>
   </si>
   <si>
     <t xml:space="preserve">FTS</t>
   </si>
   <si>
     <t xml:space="preserve">Fujicon</t>
   </si>
   <si>
     <t xml:space="preserve">Furuno (Kaga Electronics USA)</t>
   </si>
   <si>
     <t xml:space="preserve">Future Design Controls</t>
   </si>
   <si>
     <t xml:space="preserve">Future Designs, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Future Technology Devices International, Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Gaia Converter</t>
   </si>
   <si>
-    <t xml:space="preserve">Galco Industrial Electronics</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">GaNPower</t>
   </si>
   <si>
     <t xml:space="preserve">GAPTEC Electronic</t>
   </si>
   <si>
     <t xml:space="preserve">GardTec</t>
   </si>
   <si>
     <t xml:space="preserve">Garmin Canada Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Gas Sensing Solutions Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">GCT</t>
   </si>
   <si>
     <t xml:space="preserve">GE Aerospace</t>
   </si>
   <si>
     <t xml:space="preserve">GE Critical Power (OmniOn Power)</t>
   </si>
   <si>
     <t xml:space="preserve">GEDORE Tools, Inc.</t>
@@ -2243,50 +2276,53 @@
   <si>
     <t xml:space="preserve">GP Batteries</t>
   </si>
   <si>
     <t xml:space="preserve">Grayhill, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Greenconn Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Greenlee Communications</t>
   </si>
   <si>
     <t xml:space="preserve">greenteg AG</t>
   </si>
   <si>
     <t xml:space="preserve">Gridwiz</t>
   </si>
   <si>
     <t xml:space="preserve">GroundStudio</t>
   </si>
   <si>
     <t xml:space="preserve">GroupGets</t>
   </si>
   <si>
+    <t xml:space="preserve">Gruber Industries</t>
+  </si>
+  <si>
     <t xml:space="preserve">GSI Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Guangdong Kaifull Electronics Technology</t>
   </si>
   <si>
     <t xml:space="preserve">GWConnect - Molex</t>
   </si>
   <si>
     <t xml:space="preserve">H&amp;D Wireless</t>
   </si>
   <si>
     <t xml:space="preserve">H.G. Schaevitz, LLC / Alliance Sensors Group</t>
   </si>
   <si>
     <t xml:space="preserve">Hacksmith Tools</t>
   </si>
   <si>
     <t xml:space="preserve">HALO Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Ham Radio Workbench</t>
   </si>
   <si>
     <t xml:space="preserve">Hamlin / Littelfuse</t>
@@ -2348,83 +2384,89 @@
   <si>
     <t xml:space="preserve">HELUKABEL</t>
   </si>
   <si>
     <t xml:space="preserve">Henkel LOCTITE® Bergquist®</t>
   </si>
   <si>
     <t xml:space="preserve">HenLv Power</t>
   </si>
   <si>
     <t xml:space="preserve">Henrich Electronics Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Heraeus Nexensos (YAGEO Nexensos)</t>
   </si>
   <si>
     <t xml:space="preserve">Heyco Products</t>
   </si>
   <si>
     <t xml:space="preserve">High Speed Backplane Products (Amphenol Communications Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">High Speed IO (Amphenol Communications Solutions)</t>
   </si>
   <si>
+    <t xml:space="preserve">HI-LO Systems</t>
+  </si>
+  <si>
     <t xml:space="preserve">Himax Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">HiRel Systems / Vishay</t>
   </si>
   <si>
     <t xml:space="preserve">Hirose Electric Co., Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Hirschmann</t>
   </si>
   <si>
     <t xml:space="preserve">Hirst Magnetic Instruments</t>
   </si>
   <si>
     <t xml:space="preserve">HiTek (EXCELSYS</t>
   </si>
   <si>
     <t xml:space="preserve">Hittite (Analog Devices)</t>
   </si>
   <si>
     <t xml:space="preserve">HJSIP</t>
   </si>
   <si>
     <t xml:space="preserve">HKC</t>
   </si>
   <si>
     <t xml:space="preserve">HMS Networks</t>
   </si>
   <si>
     <t xml:space="preserve">Hoffman</t>
   </si>
   <si>
+    <t xml:space="preserve">Hoffmann Group</t>
+  </si>
+  <si>
     <t xml:space="preserve">Hologram</t>
   </si>
   <si>
     <t xml:space="preserve">Holt Integrated Circuits, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Holy Stone Enterprise</t>
   </si>
   <si>
     <t xml:space="preserve">HOMEVISION TECHNOLOGY INC.</t>
   </si>
   <si>
     <t xml:space="preserve">Honeywell Aerospace</t>
   </si>
   <si>
     <t xml:space="preserve">Honeywell Sensing and Productivity Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Hong Kong X’tals Limited (HKC)</t>
   </si>
   <si>
     <t xml:space="preserve">Horus Scope</t>
   </si>
   <si>
     <t xml:space="preserve">Hosonic Electronic</t>
@@ -2525,113 +2567,110 @@
   <si>
     <t xml:space="preserve">Imperix</t>
   </si>
   <si>
     <t xml:space="preserve">Industrial Fiber Optics, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Industrial Shields</t>
   </si>
   <si>
     <t xml:space="preserve">Industrial Video &amp; Control</t>
   </si>
   <si>
     <t xml:space="preserve">INEED MOTOR</t>
   </si>
   <si>
     <t xml:space="preserve">Infineon Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">Infinite Electronics / Bulgin</t>
   </si>
   <si>
     <t xml:space="preserve">Infinite Electronics / Fairview Microwave</t>
   </si>
   <si>
-    <t xml:space="preserve">Infinite Electronics / Integra Optics</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Infinite Electronics / L-com</t>
   </si>
   <si>
     <t xml:space="preserve">Infinite Electronics / Pasternack</t>
   </si>
   <si>
     <t xml:space="preserve">INFINITY FIBER</t>
   </si>
   <si>
     <t xml:space="preserve">Infraeo</t>
   </si>
   <si>
+    <t xml:space="preserve">Inission Power</t>
+  </si>
+  <si>
     <t xml:space="preserve">Initial State Technologies, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Innergie</t>
   </si>
   <si>
     <t xml:space="preserve">Innodisk</t>
   </si>
   <si>
     <t xml:space="preserve">InnoSenT GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">Innovative Sensor Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Inolux</t>
   </si>
   <si>
     <t xml:space="preserve">INPAQ Technology Co., Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Inpixon</t>
   </si>
   <si>
     <t xml:space="preserve">InPlay</t>
   </si>
   <si>
     <t xml:space="preserve">In-Position Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">iNRCORE</t>
   </si>
   <si>
     <t xml:space="preserve">Insight SiP</t>
   </si>
   <si>
     <t xml:space="preserve">Insignis Technology Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Inspired LED</t>
   </si>
   <si>
     <t xml:space="preserve">Integra Enclosures</t>
   </si>
   <si>
-    <t xml:space="preserve">Integra Optics an Infinite Electronics Brand</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Integra Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">Integrated Device Technology (IDT), A Renesas Company </t>
   </si>
   <si>
     <t xml:space="preserve">Integrated Silicon Solution, Inc. (ISSI)</t>
   </si>
   <si>
     <t xml:space="preserve">Intel</t>
   </si>
   <si>
     <t xml:space="preserve">INTELLIGENT MEMORY LTD.</t>
   </si>
   <si>
     <t xml:space="preserve">Intellinet Network Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Intematix</t>
   </si>
   <si>
     <t xml:space="preserve">InterCon Systems (Amphenol Communications Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">Interconnect Systems - Molex</t>
@@ -2747,50 +2786,53 @@
   <si>
     <t xml:space="preserve">Jabil Cutting Tools</t>
   </si>
   <si>
     <t xml:space="preserve">Jabil Photonics</t>
   </si>
   <si>
     <t xml:space="preserve">Jacob</t>
   </si>
   <si>
     <t xml:space="preserve">JAE Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">JAM</t>
   </si>
   <si>
     <t xml:space="preserve">Jameco Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Japan Automatic Machine (JAM)</t>
   </si>
   <si>
     <t xml:space="preserve">Jauch Quartz</t>
   </si>
   <si>
+    <t xml:space="preserve">Jazz Wireless</t>
+  </si>
+  <si>
     <t xml:space="preserve">JC Antenna</t>
   </si>
   <si>
     <t xml:space="preserve">Jensen Global Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Jewell Instruments</t>
   </si>
   <si>
     <t xml:space="preserve">JIE YI ELECTRONICS LIMITED</t>
   </si>
   <si>
     <t xml:space="preserve">Jinlong Machinery (Vybronics)</t>
   </si>
   <si>
     <t xml:space="preserve">JKL Components Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Johanson Dielectrics, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Johanson Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Johnson / Cinch Connectivity Solutions</t>
@@ -2807,50 +2849,53 @@
   <si>
     <t xml:space="preserve">JonDeTech Sensors</t>
   </si>
   <si>
     <t xml:space="preserve">Jorjin</t>
   </si>
   <si>
     <t xml:space="preserve">Joulescope</t>
   </si>
   <si>
     <t xml:space="preserve">Joymax Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">JRC (Nisshinbo Micro Devices)</t>
   </si>
   <si>
     <t xml:space="preserve">JRH Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">JST</t>
   </si>
   <si>
     <t xml:space="preserve">Judco Manufacturing, Inc.</t>
   </si>
   <si>
+    <t xml:space="preserve">JustRadios</t>
+  </si>
+  <si>
     <t xml:space="preserve">JUZHENINTL</t>
   </si>
   <si>
     <t xml:space="preserve">Kable Kontrol</t>
   </si>
   <si>
     <t xml:space="preserve">Kaga Electronics USA</t>
   </si>
   <si>
     <t xml:space="preserve">KaiFeng Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Kamaya</t>
   </si>
   <si>
     <t xml:space="preserve">Kavlico Pressure Sensors / Sensata Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">Keil (ARM)</t>
   </si>
   <si>
     <t xml:space="preserve">KEMET</t>
   </si>
   <si>
     <t xml:space="preserve">Kemtron / TE Connectivity</t>
@@ -3149,50 +3194,53 @@
   <si>
     <t xml:space="preserve">Littelfuse Aerospace</t>
   </si>
   <si>
     <t xml:space="preserve">LMB Heeger, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Load Controls</t>
   </si>
   <si>
     <t xml:space="preserve">Loadstar Sensors</t>
   </si>
   <si>
     <t xml:space="preserve">LOCTITE® (Henkel LOCTITE® Bergquist®)</t>
   </si>
   <si>
     <t xml:space="preserve">Logic PD (Beacon EmbeddedWorks)</t>
   </si>
   <si>
     <t xml:space="preserve">Logical Systems</t>
   </si>
   <si>
     <t xml:space="preserve">LogiSwitch</t>
   </si>
   <si>
+    <t xml:space="preserve">Loop Slooth (Circuit Insights)</t>
+  </si>
+  <si>
     <t xml:space="preserve">LOTES</t>
   </si>
   <si>
     <t xml:space="preserve">LS e-Mobility Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">LTI (Laser Technology, Inc.)</t>
   </si>
   <si>
     <t xml:space="preserve">LTW (Amphenol LTW)</t>
   </si>
   <si>
     <t xml:space="preserve">Luckylight Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">LulzBot</t>
   </si>
   <si>
     <t xml:space="preserve">Lumberg Automation</t>
   </si>
   <si>
     <t xml:space="preserve">Lumberg INC</t>
   </si>
   <si>
     <t xml:space="preserve">Lumex, Inc.</t>
@@ -3443,50 +3491,53 @@
   <si>
     <t xml:space="preserve">Midas Displays</t>
   </si>
   <si>
     <t xml:space="preserve">Mide Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Midori Precisions by Nidec Components</t>
   </si>
   <si>
     <t xml:space="preserve">Midwest Machine Tool Supply</t>
   </si>
   <si>
     <t xml:space="preserve">Midwest Microwave / Cinch Connectivity Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">MightyZAP</t>
   </si>
   <si>
     <t xml:space="preserve">MikroElektronika</t>
   </si>
   <si>
     <t xml:space="preserve">Mil Spec Connect</t>
   </si>
   <si>
+    <t xml:space="preserve">Miles Platts</t>
+  </si>
+  <si>
     <t xml:space="preserve">Milliohm Electronics </t>
   </si>
   <si>
     <t xml:space="preserve">Mill-Max</t>
   </si>
   <si>
     <t xml:space="preserve">Mills / Vishay</t>
   </si>
   <si>
     <t xml:space="preserve">Milont Technology Co., Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">Milspecwest, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">Milwaukee / Vishay</t>
   </si>
   <si>
     <t xml:space="preserve">MinebeaMitsumi</t>
   </si>
   <si>
     <t xml:space="preserve">Minew</t>
   </si>
   <si>
     <t xml:space="preserve">MinewSemi</t>
@@ -3788,89 +3839,95 @@
   <si>
     <t xml:space="preserve">NJR (Nisshinbo Micro Devices)</t>
   </si>
   <si>
     <t xml:space="preserve">NKK Switches</t>
   </si>
   <si>
     <t xml:space="preserve">NMB</t>
   </si>
   <si>
     <t xml:space="preserve">NoMIS Power</t>
   </si>
   <si>
     <t xml:space="preserve">NorComp</t>
   </si>
   <si>
     <t xml:space="preserve">Nordic Semiconductor</t>
   </si>
   <si>
     <t xml:space="preserve">Noren Thermal Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Noritake</t>
   </si>
   <si>
+    <t xml:space="preserve">North Slope Chillers</t>
+  </si>
+  <si>
     <t xml:space="preserve">Northern Mechatronics Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Northern Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">NOSHOK</t>
   </si>
   <si>
     <t xml:space="preserve">NovaSensor (Amphenol Advanced Sensors)</t>
   </si>
   <si>
     <t xml:space="preserve">Noveltronics</t>
   </si>
   <si>
     <t xml:space="preserve">NOVOSENSE</t>
   </si>
   <si>
     <t xml:space="preserve">NST (New Scale Technologies)</t>
   </si>
   <si>
     <t xml:space="preserve">NuCurrent - Molex</t>
   </si>
   <si>
     <t xml:space="preserve">Numato Lab</t>
   </si>
   <si>
     <t xml:space="preserve">NuPhotonics</t>
   </si>
   <si>
     <t xml:space="preserve">Nuventix (BOYD)</t>
   </si>
   <si>
     <t xml:space="preserve">Nuvoton Technology Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">NVE Corporation</t>
   </si>
   <si>
+    <t xml:space="preserve">nVent</t>
+  </si>
+  <si>
     <t xml:space="preserve">nVent Birtcher</t>
   </si>
   <si>
     <t xml:space="preserve">nVent Calmark</t>
   </si>
   <si>
     <t xml:space="preserve">nVent Hoffman</t>
   </si>
   <si>
     <t xml:space="preserve">nVent Schroff</t>
   </si>
   <si>
     <t xml:space="preserve">NXP Semiconductors</t>
   </si>
   <si>
     <t xml:space="preserve">O.C. White Co.</t>
   </si>
   <si>
     <t xml:space="preserve">Oasis Scientific</t>
   </si>
   <si>
     <t xml:space="preserve">Octavo Systems</t>
   </si>
   <si>
     <t xml:space="preserve">ODU</t>
@@ -4028,68 +4085,71 @@
   <si>
     <t xml:space="preserve">Panasonic Energy</t>
   </si>
   <si>
     <t xml:space="preserve">Panasonic Industrial Automation</t>
   </si>
   <si>
     <t xml:space="preserve">PanaVise</t>
   </si>
   <si>
     <t xml:space="preserve">Panduit Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">PANJIT</t>
   </si>
   <si>
     <t xml:space="preserve">Parallax, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Parker Chomerics</t>
   </si>
   <si>
     <t xml:space="preserve">Parlex Corp.</t>
   </si>
   <si>
-    <t xml:space="preserve">Parretto</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Particle</t>
   </si>
   <si>
+    <t xml:space="preserve">Particles Plus</t>
+  </si>
+  <si>
     <t xml:space="preserve">Passive Plus</t>
   </si>
   <si>
     <t xml:space="preserve">Pasternack</t>
   </si>
   <si>
     <t xml:space="preserve">Patco Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Patco Services</t>
   </si>
   <si>
+    <t xml:space="preserve">Pathway Lighting Inc.</t>
+  </si>
+  <si>
     <t xml:space="preserve">PCD / Amphenol</t>
   </si>
   <si>
     <t xml:space="preserve">PCE Instruments</t>
   </si>
   <si>
     <t xml:space="preserve">PCTEL (Amphenol PCTEL)</t>
   </si>
   <si>
     <t xml:space="preserve">P-DUKE Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Peak Electronic Design Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">Peerless by Tymphany</t>
   </si>
   <si>
     <t xml:space="preserve">PEI-Genesis</t>
   </si>
   <si>
     <t xml:space="preserve">Pelonis Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">Penchem Technologies Sdn Bhd</t>
@@ -4235,86 +4295,92 @@
   <si>
     <t xml:space="preserve">Power Solutions (Amphenol Communications Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">Power Sonic</t>
   </si>
   <si>
     <t xml:space="preserve">Powerbox</t>
   </si>
   <si>
     <t xml:space="preserve">Powerbx Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Powercast</t>
   </si>
   <si>
     <t xml:space="preserve">Powerex, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">PowerFilm Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Powerland</t>
   </si>
   <si>
+    <t xml:space="preserve">PowerLOK</t>
+  </si>
+  <si>
     <t xml:space="preserve">Power-One (Bel Power Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">PowerRESPONDER</t>
   </si>
   <si>
     <t xml:space="preserve">PowerSight</t>
   </si>
   <si>
     <t xml:space="preserve">PowerStor (Eaton)</t>
   </si>
   <si>
     <t xml:space="preserve">Powertron (VPG Foil Resistors)</t>
   </si>
   <si>
     <t xml:space="preserve">Practical Instrument Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">PRD Plastics</t>
   </si>
   <si>
     <t xml:space="preserve">Preci-Dip</t>
   </si>
   <si>
     <t xml:space="preserve">Precision Design Associates, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Precision Electronics Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Precision Technology, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Premo S.L.</t>
   </si>
   <si>
+    <t xml:space="preserve">ProAnt</t>
+  </si>
+  <si>
     <t xml:space="preserve">ProLabs (Amphenol ProLabs)</t>
   </si>
   <si>
     <t xml:space="preserve">Prosperity Dielectrics</t>
   </si>
   <si>
     <t xml:space="preserve">Protektive Pak</t>
   </si>
   <si>
     <t xml:space="preserve">Protoplant</t>
   </si>
   <si>
     <t xml:space="preserve">Prysmian</t>
   </si>
   <si>
     <t xml:space="preserve">pSemi</t>
   </si>
   <si>
     <t xml:space="preserve">PTR HARTMANN</t>
   </si>
   <si>
     <t xml:space="preserve">PTSolns</t>
   </si>
   <si>
     <t xml:space="preserve">PUI Audio, Inc.</t>
@@ -4331,113 +4397,122 @@
   <si>
     <t xml:space="preserve">Pulse Larsen Antenna (Pulse Electronics)</t>
   </si>
   <si>
     <t xml:space="preserve">PulseCore Semiconductor/onsemi</t>
   </si>
   <si>
     <t xml:space="preserve">PulseR (iNRCORE)</t>
   </si>
   <si>
     <t xml:space="preserve">Pulsiv Limited</t>
   </si>
   <si>
     <t xml:space="preserve">Pycom</t>
   </si>
   <si>
     <t xml:space="preserve">Q-Cee's / TE Connectivity</t>
   </si>
   <si>
     <t xml:space="preserve">Qoitech</t>
   </si>
   <si>
     <t xml:space="preserve">Qorvo</t>
   </si>
   <si>
+    <t xml:space="preserve">QSI</t>
+  </si>
+  <si>
     <t xml:space="preserve">QSI Laser</t>
   </si>
   <si>
     <t xml:space="preserve">QST</t>
   </si>
   <si>
     <t xml:space="preserve">QT Brightek</t>
   </si>
   <si>
     <t xml:space="preserve">Q-Tech Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Qualcomm</t>
   </si>
   <si>
     <t xml:space="preserve">Qualcomm® RF Front-End (RFFE) filter products</t>
   </si>
   <si>
     <t xml:space="preserve">Qualtek Electronics Corp.</t>
   </si>
   <si>
     <t xml:space="preserve">Quarton, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Quectel</t>
   </si>
   <si>
     <t xml:space="preserve">Quelighting</t>
   </si>
   <si>
     <t xml:space="preserve">Quest Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">Quest Semi</t>
   </si>
   <si>
     <t xml:space="preserve">Quest Technology International</t>
   </si>
   <si>
     <t xml:space="preserve">QuickLogic</t>
   </si>
   <si>
+    <t xml:space="preserve">QVS</t>
+  </si>
+  <si>
     <t xml:space="preserve">Rabbit Semiconductor (Digi)</t>
   </si>
   <si>
     <t xml:space="preserve">Radial Magnets, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Radiall USA, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Radio Bridge Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Radiocrafts</t>
   </si>
   <si>
     <t xml:space="preserve">RAF</t>
   </si>
   <si>
     <t xml:space="preserve">RAFI</t>
   </si>
   <si>
+    <t xml:space="preserve">Raise3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">RAKwireless Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Raltron</t>
   </si>
   <si>
     <t xml:space="preserve">RAMXEED</t>
   </si>
   <si>
     <t xml:space="preserve">RangeANT</t>
   </si>
   <si>
     <t xml:space="preserve">Raspberry Pi</t>
   </si>
   <si>
     <t xml:space="preserve">Rathbun</t>
   </si>
   <si>
     <t xml:space="preserve">Raychem Cable Protection/TE Connectivity</t>
   </si>
   <si>
     <t xml:space="preserve">Raytac</t>
   </si>
   <si>
     <t xml:space="preserve">RCD Components</t>
@@ -4589,51 +4664,54 @@
   <si>
     <t xml:space="preserve">RushUp</t>
   </si>
   <si>
     <t xml:space="preserve">SAG</t>
   </si>
   <si>
     <t xml:space="preserve">SAGAMI ELEC</t>
   </si>
   <si>
     <t xml:space="preserve">Sagrad</t>
   </si>
   <si>
     <t xml:space="preserve">Sahara Case LLC</t>
   </si>
   <si>
     <t xml:space="preserve">Sahasra</t>
   </si>
   <si>
     <t xml:space="preserve">Saia (Division of Johnson Electric)</t>
   </si>
   <si>
     <t xml:space="preserve">Saiko Systems</t>
   </si>
   <si>
-    <t xml:space="preserve">Same Sky (Formerly CUI Devices)</t>
+    <t xml:space="preserve">Saleconix</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Same Sky® (Formerly CUI Devices)</t>
   </si>
   <si>
     <t xml:space="preserve">Samsung ARTIK</t>
   </si>
   <si>
     <t xml:space="preserve">Samsung Electro-Mechanics</t>
   </si>
   <si>
     <t xml:space="preserve">Samsung Semiconductor</t>
   </si>
   <si>
     <t xml:space="preserve">Samtec, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Sangdest Microelectronics / Nanjing (SMC Diode Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">Sanken Electric Co., Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">SanMotion Products (Sanyo Denki)</t>
   </si>
   <si>
     <t xml:space="preserve">SANREX</t>
   </si>
@@ -4667,50 +4745,53 @@
   <si>
     <t xml:space="preserve">SchmartBoard</t>
   </si>
   <si>
     <t xml:space="preserve">Schneider Electric</t>
   </si>
   <si>
     <t xml:space="preserve">Schroff / nVent</t>
   </si>
   <si>
     <t xml:space="preserve">SCHUNK</t>
   </si>
   <si>
     <t xml:space="preserve">SCHURTER</t>
   </si>
   <si>
     <t xml:space="preserve">ScioSense</t>
   </si>
   <si>
     <t xml:space="preserve">SCS</t>
   </si>
   <si>
     <t xml:space="preserve">SCT</t>
   </si>
   <si>
+    <t xml:space="preserve">SEALSQ</t>
+  </si>
+  <si>
     <t xml:space="preserve">SECO</t>
   </si>
   <si>
     <t xml:space="preserve">Seeed</t>
   </si>
   <si>
     <t xml:space="preserve">Seek Thermal</t>
   </si>
   <si>
     <t xml:space="preserve">Segger Microcontroller Systems</t>
   </si>
   <si>
     <t xml:space="preserve">Seiko Instruments, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">SEIP (Sumitomo Electric Interconnect Products)</t>
   </si>
   <si>
     <t xml:space="preserve">Selec Controls</t>
   </si>
   <si>
     <t xml:space="preserve">Semflex / Cinch Connectivity Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">SemiQ</t>
@@ -4844,53 +4925,50 @@
   <si>
     <t xml:space="preserve">SICK</t>
   </si>
   <si>
     <t xml:space="preserve">Siemens</t>
   </si>
   <si>
     <t xml:space="preserve">Sierra Wireless</t>
   </si>
   <si>
     <t xml:space="preserve">Sierra Wireless by Talon</t>
   </si>
   <si>
     <t xml:space="preserve">Sifam Tinsley Instrumentation, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Sigfox</t>
   </si>
   <si>
     <t xml:space="preserve">Sigma Designs</t>
   </si>
   <si>
     <t xml:space="preserve">Signal Transformer</t>
   </si>
   <si>
-    <t xml:space="preserve">SIKA USA Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Silego Technology (Dialog Semiconductor)</t>
   </si>
   <si>
     <t xml:space="preserve">Silicon Content Technology (SCT)</t>
   </si>
   <si>
     <t xml:space="preserve">Silicon Craft Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Silicon Labs</t>
   </si>
   <si>
     <t xml:space="preserve">Silicon Motion</t>
   </si>
   <si>
     <t xml:space="preserve">Silicon Witchery</t>
   </si>
   <si>
     <t xml:space="preserve">Silver Fox</t>
   </si>
   <si>
     <t xml:space="preserve">Silvertel</t>
   </si>
   <si>
     <t xml:space="preserve">Simco-Ion</t>
@@ -4907,125 +4985,119 @@
   <si>
     <t xml:space="preserve">Siretta</t>
   </si>
   <si>
     <t xml:space="preserve">SiTime</t>
   </si>
   <si>
     <t xml:space="preserve">Siward</t>
   </si>
   <si>
     <t xml:space="preserve">Skeleton Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">SkyMirr </t>
   </si>
   <si>
     <t xml:space="preserve">Skyworks Solutions, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">SL POWER / Advanced Energy</t>
   </si>
   <si>
     <t xml:space="preserve">SLD Laser (Kyocera SLD Laser)</t>
   </si>
   <si>
+    <t xml:space="preserve">Slice Engineering</t>
+  </si>
+  <si>
     <t xml:space="preserve">Smart Sensor Devices</t>
   </si>
   <si>
     <t xml:space="preserve">SMC Diode Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Snaptron</t>
   </si>
   <si>
     <t xml:space="preserve">Soberton, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">SOC Technologies (System-On-Chip Technologies)</t>
   </si>
   <si>
     <t xml:space="preserve">Socapex (Amphenol PCD)</t>
   </si>
   <si>
     <t xml:space="preserve">Socle Technology Corporation</t>
   </si>
   <si>
-    <t xml:space="preserve">SOHATECH</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">SolaHD</t>
   </si>
   <si>
     <t xml:space="preserve">Soldered Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">SolidRun</t>
   </si>
   <si>
-    <t xml:space="preserve">SOLLEC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Songtian Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Soracom</t>
   </si>
   <si>
     <t xml:space="preserve">SOSHIN ELECTRIC</t>
   </si>
   <si>
     <t xml:space="preserve">Soundskrit</t>
   </si>
   <si>
     <t xml:space="preserve">Souriau-Sunbank by Eaton</t>
   </si>
   <si>
     <t xml:space="preserve">Spanalytics</t>
   </si>
   <si>
     <t xml:space="preserve">Spang Magnetics (Magnetics)</t>
   </si>
   <si>
     <t xml:space="preserve">Spansion (Cypress Semiconductor)</t>
   </si>
   <si>
     <t xml:space="preserve">SPARK Microsystems</t>
   </si>
   <si>
     <t xml:space="preserve">SparkFun</t>
   </si>
   <si>
     <t xml:space="preserve">Spec Sensors (A Division of Interlink Electronics)</t>
   </si>
   <si>
     <t xml:space="preserve">Spectra Symbol</t>
   </si>
   <si>
-    <t xml:space="preserve">Spectrum Filaments</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Sper Scientific</t>
   </si>
   <si>
     <t xml:space="preserve">Spyraflo</t>
   </si>
   <si>
     <t xml:space="preserve">SR HIGHTECH</t>
   </si>
   <si>
     <t xml:space="preserve">SRA Soldering Products</t>
   </si>
   <si>
     <t xml:space="preserve">SSI Technologies, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">SST Sensing</t>
   </si>
   <si>
     <t xml:space="preserve">ST Engineering Urban Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Stackpole Electronics, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Staco Energy Products Co.</t>
@@ -5183,113 +5255,158 @@
   <si>
     <t xml:space="preserve">Taiwan Semiconductor</t>
   </si>
   <si>
     <t xml:space="preserve">TAIYO YUDEN</t>
   </si>
   <si>
     <t xml:space="preserve">Talema</t>
   </si>
   <si>
     <t xml:space="preserve">Tamura</t>
   </si>
   <si>
     <t xml:space="preserve">Taoglas</t>
   </si>
   <si>
     <t xml:space="preserve">Tark Thermal Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">TAW Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">TDK Corporation</t>
   </si>
   <si>
-    <t xml:space="preserve">TDK EPCOS</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">TDK InvenSense</t>
   </si>
   <si>
     <t xml:space="preserve">TDK Micronas</t>
   </si>
   <si>
     <t xml:space="preserve">TDK Tronics (Tronics)</t>
   </si>
   <si>
     <t xml:space="preserve">TDK-Lambda</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Aerospace Defense and Marine</t>
   </si>
   <si>
+    <t xml:space="preserve">TE Connectivity Agastat</t>
+  </si>
+  <si>
     <t xml:space="preserve">TE Connectivity AMP Connectors</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Application Tooling</t>
   </si>
   <si>
+    <t xml:space="preserve">TE Connectivity Axicom </t>
+  </si>
+  <si>
     <t xml:space="preserve">TE Connectivity Buchanan Terminal Blocks</t>
   </si>
   <si>
+    <t xml:space="preserve">TE Connectivity CII</t>
+  </si>
+  <si>
     <t xml:space="preserve">TE Connectivity Corcom Filters</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity DEUTSCH Connectors</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Elcon Connectors</t>
   </si>
   <si>
+    <t xml:space="preserve">TE Connectivity Entrelec</t>
+  </si>
+  <si>
     <t xml:space="preserve">TE Connectivity ERNI</t>
   </si>
   <si>
+    <t xml:space="preserve">TE Connectivity FASTON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity Hartman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity Intercontec</t>
+  </si>
+  <si>
     <t xml:space="preserve">TE Connectivity Kemtron</t>
   </si>
   <si>
+    <t xml:space="preserve">TE Connectivity Kilovac</t>
+  </si>
+  <si>
     <t xml:space="preserve">TE Connectivity Linx</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Measurement Specialties</t>
   </si>
   <si>
+    <t xml:space="preserve">TE Connectivity Nanonics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity NECTOR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity OEG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity PCON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity PIDG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity Polamco</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity Potter &amp; Brumfield (P&amp;B)</t>
+  </si>
+  <si>
     <t xml:space="preserve">TE Connectivity Q-Cee's </t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Raychem Cable Protection</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Relay Products</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Schaffner</t>
   </si>
   <si>
+    <t xml:space="preserve">TE Connectivity Schrack</t>
+  </si>
+  <si>
     <t xml:space="preserve">TE Connectivity's DEUTSCH Connectors for Industrial &amp; Commercial Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">Tecate Group</t>
   </si>
   <si>
     <t xml:space="preserve">Teccor / Littelfuse</t>
   </si>
   <si>
     <t xml:space="preserve">Tecdia Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Techcon (Metcal)</t>
   </si>
   <si>
     <t xml:space="preserve">Techflex</t>
   </si>
   <si>
     <t xml:space="preserve">TechNexion</t>
   </si>
   <si>
     <t xml:space="preserve">Techno / Vishay</t>
   </si>
   <si>
     <t xml:space="preserve">Techship</t>
@@ -5378,50 +5495,53 @@
   <si>
     <t xml:space="preserve">Thermoelectric Conversion Systems Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Thermometrics (Amphenol Advanced Sensors)</t>
   </si>
   <si>
     <t xml:space="preserve">Thin Film Technology Corp.</t>
   </si>
   <si>
     <t xml:space="preserve">THine Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">ThingMagic, a JADAK Brand</t>
   </si>
   <si>
     <t xml:space="preserve">Thinking Electronic</t>
   </si>
   <si>
     <t xml:space="preserve">Thinxtra Solutions Limited</t>
   </si>
   <si>
     <t xml:space="preserve">Thomas Research Products (Current Lighting)</t>
   </si>
   <si>
+    <t xml:space="preserve">Thornton Plastics</t>
+  </si>
+  <si>
     <t xml:space="preserve">Thought3D</t>
   </si>
   <si>
     <t xml:space="preserve">Times Microwave Systems</t>
   </si>
   <si>
     <t xml:space="preserve">TinyCircuits</t>
   </si>
   <si>
     <t xml:space="preserve">TOCOS America</t>
   </si>
   <si>
     <t xml:space="preserve">ToFFuture Technology</t>
   </si>
   <si>
     <t xml:space="preserve">TOHO ELECTRONICS INC.</t>
   </si>
   <si>
     <t xml:space="preserve">TOKIN (KEMET)</t>
   </si>
   <si>
     <t xml:space="preserve">TOKO / Murata</t>
   </si>
   <si>
     <t xml:space="preserve">TokyLabs</t>
@@ -5567,101 +5687,101 @@
   <si>
     <t xml:space="preserve">UJU</t>
   </si>
   <si>
     <t xml:space="preserve">ULTRAVOLT / Advanced Energy</t>
   </si>
   <si>
     <t xml:space="preserve">UMW</t>
   </si>
   <si>
     <t xml:space="preserve">UNC GROUP</t>
   </si>
   <si>
     <t xml:space="preserve">UNEO</t>
   </si>
   <si>
     <t xml:space="preserve">Ungar / Weller (Apex Tool Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Unicore Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Unictron</t>
   </si>
   <si>
+    <t xml:space="preserve">Unified-E</t>
+  </si>
+  <si>
     <t xml:space="preserve">UNION SEMICONDUCTOR INTERNATIONAL LIMITED</t>
   </si>
   <si>
     <t xml:space="preserve">United Chemi-Con</t>
   </si>
   <si>
     <t xml:space="preserve">UnitedSiC (Qorvo)</t>
   </si>
   <si>
     <t xml:space="preserve">Upside Down Labs</t>
   </si>
   <si>
     <t xml:space="preserve">US Electronics Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">US-Lasers, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">USound GmbH</t>
   </si>
   <si>
-    <t xml:space="preserve">UTL, G-POWER</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">UVCense</t>
   </si>
   <si>
     <t xml:space="preserve">Uvitron International</t>
   </si>
   <si>
     <t xml:space="preserve">VACUUMSCHMELZE GmbH &amp; Co. KG.</t>
   </si>
   <si>
-    <t xml:space="preserve">VaOpto</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Variohm</t>
   </si>
   <si>
     <t xml:space="preserve">Varitronix International Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">VCC (Visual Communications Company)</t>
   </si>
   <si>
     <t xml:space="preserve">VDO360</t>
   </si>
   <si>
     <t xml:space="preserve">VEC Supply</t>
   </si>
   <si>
+    <t xml:space="preserve">Vector Climate</t>
+  </si>
+  <si>
     <t xml:space="preserve">Vector Electronics &amp; Technology, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Velocity IoT</t>
   </si>
   <si>
     <t xml:space="preserve">Venkel LTD</t>
   </si>
   <si>
     <t xml:space="preserve">Verivolt</t>
   </si>
   <si>
     <t xml:space="preserve">Verotronic Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">VersaLogic Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">VersaSense</t>
   </si>
   <si>
     <t xml:space="preserve">Vesper</t>
   </si>
   <si>
     <t xml:space="preserve">VFR (VPG Foil Resistors)</t>
@@ -5735,53 +5855,50 @@
   <si>
     <t xml:space="preserve">Vishay / Sprague</t>
   </si>
   <si>
     <t xml:space="preserve">Vishay / Vitramon</t>
   </si>
   <si>
     <t xml:space="preserve">Vishay Ametherm</t>
   </si>
   <si>
     <t xml:space="preserve">Vishay BC Components</t>
   </si>
   <si>
     <t xml:space="preserve">Vishay Dale / Thin Film</t>
   </si>
   <si>
     <t xml:space="preserve">Vishay General Semiconductor – Diodes Division </t>
   </si>
   <si>
     <t xml:space="preserve">Vishay Semiconductor - Opto Division</t>
   </si>
   <si>
     <t xml:space="preserve">VisIC</t>
   </si>
   <si>
-    <t xml:space="preserve">Visionary Electronics</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Visual Communications Company, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">Vitelec / Cinch Connectivity Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Vitrohm</t>
   </si>
   <si>
     <t xml:space="preserve">Vizmonet</t>
   </si>
   <si>
     <t xml:space="preserve">Volgen (Kaga Electronics USA)</t>
   </si>
   <si>
     <t xml:space="preserve">Voltaplex</t>
   </si>
   <si>
     <t xml:space="preserve">Vox Power</t>
   </si>
   <si>
     <t xml:space="preserve">VPG Foil Resistors</t>
   </si>
   <si>
     <t xml:space="preserve">VPG Foil Resistors / Alpha Elec</t>
@@ -5837,53 +5954,50 @@
   <si>
     <t xml:space="preserve">WeEn Semiconductors Co., Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">Weidmuller</t>
   </si>
   <si>
     <t xml:space="preserve">Weipu Connector</t>
   </si>
   <si>
     <t xml:space="preserve">Weller (Apex Tool Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Wera Tools</t>
   </si>
   <si>
     <t xml:space="preserve">Werbel Microwave</t>
   </si>
   <si>
     <t xml:space="preserve">WERMA</t>
   </si>
   <si>
     <t xml:space="preserve">Western Automation / Littelfuse</t>
   </si>
   <si>
-    <t xml:space="preserve">Whitman Controls</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Wickmann / Littelfuse</t>
   </si>
   <si>
     <t xml:space="preserve">Wiha</t>
   </si>
   <si>
     <t xml:space="preserve">Wilcoxon (Amphenol Wilcoxon Sensing Technologies)</t>
   </si>
   <si>
     <t xml:space="preserve">WIMA</t>
   </si>
   <si>
     <t xml:space="preserve">Winbond Electronics Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Winchester Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Winmate Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Wintec Industries</t>
   </si>
   <si>
     <t xml:space="preserve">Wise-Integration</t>
@@ -5961,56 +6075,50 @@
     <t xml:space="preserve">YAGEO Components</t>
   </si>
   <si>
     <t xml:space="preserve">YAGEO Group</t>
   </si>
   <si>
     <t xml:space="preserve">YAGEO Nexensos</t>
   </si>
   <si>
     <t xml:space="preserve">YAGEO XSemi</t>
   </si>
   <si>
     <t xml:space="preserve">Yamar Electronics Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">YANSEN</t>
   </si>
   <si>
     <t xml:space="preserve">Yen Sun</t>
   </si>
   <si>
     <t xml:space="preserve">YIC</t>
   </si>
   <si>
     <t xml:space="preserve">Ymin</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Yongyu Optoelectronics</t>
   </si>
   <si>
     <t xml:space="preserve">YS TECH USA INC</t>
   </si>
   <si>
     <t xml:space="preserve">YXC</t>
   </si>
   <si>
     <t xml:space="preserve">Z+F USA Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Zero ASIC</t>
   </si>
   <si>
     <t xml:space="preserve">Zeroplus</t>
   </si>
   <si>
     <t xml:space="preserve">Zetex Semiconductors (Diodes Inc.)</t>
   </si>
   <si>
     <t xml:space="preserve">Zettler Magnetics</t>
   </si>
   <si>
     <t xml:space="preserve">ZEUS Battery Products</t>
   </si>
@@ -6099,51 +6207,51 @@
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="4248150" cy="1190625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A8:B2006"/>
+  <dimension ref="A8:B2042"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.43" defaultRowHeight="15"/>
   <sheetData>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>3</v>
       </c>
     </row>
@@ -16094,50 +16202,230 @@
       </c>
     </row>
     <row r="2002">
       <c r="A2002" s="0" t="s">
         <v>1993</v>
       </c>
     </row>
     <row r="2003">
       <c r="A2003" s="0" t="s">
         <v>1994</v>
       </c>
     </row>
     <row r="2004">
       <c r="A2004" s="0" t="s">
         <v>1995</v>
       </c>
     </row>
     <row r="2005">
       <c r="A2005" s="0" t="s">
         <v>1996</v>
       </c>
     </row>
     <row r="2006">
       <c r="A2006" s="0" t="s">
         <v>1997</v>
+      </c>
+    </row>
+    <row r="2007">
+      <c r="A2007" s="0" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="2008">
+      <c r="A2008" s="0" t="s">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="2009">
+      <c r="A2009" s="0" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="2010">
+      <c r="A2010" s="0" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="2011">
+      <c r="A2011" s="0" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="2012">
+      <c r="A2012" s="0" t="s">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="2013">
+      <c r="A2013" s="0" t="s">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="2014">
+      <c r="A2014" s="0" t="s">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="2015">
+      <c r="A2015" s="0" t="s">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="2016">
+      <c r="A2016" s="0" t="s">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="2017">
+      <c r="A2017" s="0" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="2018">
+      <c r="A2018" s="0" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="2019">
+      <c r="A2019" s="0" t="s">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="2020">
+      <c r="A2020" s="0" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="2021">
+      <c r="A2021" s="0" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="2022">
+      <c r="A2022" s="0" t="s">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="2023">
+      <c r="A2023" s="0" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="2024">
+      <c r="A2024" s="0" t="s">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="2025">
+      <c r="A2025" s="0" t="s">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="2026">
+      <c r="A2026" s="0" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="2027">
+      <c r="A2027" s="0" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="2028">
+      <c r="A2028" s="0" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="2029">
+      <c r="A2029" s="0" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="2030">
+      <c r="A2030" s="0" t="s">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="2031">
+      <c r="A2031" s="0" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="2032">
+      <c r="A2032" s="0" t="s">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="2033">
+      <c r="A2033" s="0" t="s">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="2034">
+      <c r="A2034" s="0" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="2035">
+      <c r="A2035" s="0" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="2036">
+      <c r="A2036" s="0" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="2037">
+      <c r="A2037" s="0" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="2038">
+      <c r="A2038" s="0" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="2039">
+      <c r="A2039" s="0" t="s">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="2040">
+      <c r="A2040" s="0" t="s">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="2041">
+      <c r="A2041" s="0" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="2042">
+      <c r="A2042" s="0" t="s">
+        <v>2033</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>