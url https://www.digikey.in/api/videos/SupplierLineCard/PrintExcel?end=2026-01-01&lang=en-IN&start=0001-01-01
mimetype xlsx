--- v0 (2026-04-07)
+++ v1 (2026-05-23)
@@ -9,62 +9,62 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2076" uniqueCount="2076">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2065" uniqueCount="2065">
   <si>
     <t xml:space="preserve">701 Brooks Avenue South, Thief River Falls, MN 56701 USA</t>
   </si>
   <si>
     <t xml:space="preserve">Phone: 1-800-344-4539 or 218-681-6674</t>
   </si>
   <si>
     <t xml:space="preserve">sales@digikey.com</t>
   </si>
   <si>
-    <t xml:space="preserve">Created on 2026-04-07</t>
+    <t xml:space="preserve">Created on 2026-05-23</t>
   </si>
   <si>
     <t xml:space="preserve">1GLOBAL</t>
   </si>
   <si>
     <t xml:space="preserve">2J Antennas</t>
   </si>
   <si>
     <t xml:space="preserve">3-5 Power Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">3DMakerpro</t>
   </si>
   <si>
     <t xml:space="preserve">3L Coils</t>
   </si>
   <si>
     <t xml:space="preserve">3M</t>
   </si>
   <si>
     <t xml:space="preserve">3PEAK</t>
   </si>
   <si>
     <t xml:space="preserve">3S (Solid State System)</t>
   </si>
@@ -281,53 +281,50 @@
   <si>
     <t xml:space="preserve">Alicat Scientific</t>
   </si>
   <si>
     <t xml:space="preserve">All Sensors Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Allegro MicroSystems</t>
   </si>
   <si>
     <t xml:space="preserve">Alliance (Essentra Components)</t>
   </si>
   <si>
     <t xml:space="preserve">Alliance Memory, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Alliance Sensors Group a div of HG Schaevitz LLC</t>
   </si>
   <si>
     <t xml:space="preserve">Allied Vision</t>
   </si>
   <si>
     <t xml:space="preserve">Alorium Technology</t>
   </si>
   <si>
-    <t xml:space="preserve">Alpenglow Industries</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Alpha and Omega Semiconductor, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Alpha Elec (VPG Foil Resistors)</t>
   </si>
   <si>
     <t xml:space="preserve">Alpha Wire</t>
   </si>
   <si>
     <t xml:space="preserve">Alps Alpine</t>
   </si>
   <si>
     <t xml:space="preserve">Altech Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Altera</t>
   </si>
   <si>
     <t xml:space="preserve">Altran Magnetics</t>
   </si>
   <si>
     <t xml:space="preserve">Amazing</t>
   </si>
   <si>
     <t xml:space="preserve">AMBER Wireless GmbH (Würth Elektronik)</t>
@@ -1007,53 +1004,50 @@
   <si>
     <t xml:space="preserve">Buchanan Terminal Blocks / TE Connectivity</t>
   </si>
   <si>
     <t xml:space="preserve">Bud Industries, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Bulgin</t>
   </si>
   <si>
     <t xml:space="preserve">Bumper Specialties, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Burr-Brown (Texas Instruments)</t>
   </si>
   <si>
     <t xml:space="preserve">BusBoard Prototype Systems</t>
   </si>
   <si>
     <t xml:space="preserve">Business Systems Connection Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Bussmann (Eaton)</t>
   </si>
   <si>
-    <t xml:space="preserve">Bynet Testing Systems</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BYTe Semiconductor</t>
   </si>
   <si>
     <t xml:space="preserve">BZBGEAR</t>
   </si>
   <si>
     <t xml:space="preserve">C&amp;B/RESI</t>
   </si>
   <si>
     <t xml:space="preserve">C&amp;D Technologies (Murata Power Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">C&amp;K, now part of Littelfuse</t>
   </si>
   <si>
     <t xml:space="preserve">C/A Design</t>
   </si>
   <si>
     <t xml:space="preserve">Cables on Demand (Amphenol Cables on Demand)</t>
   </si>
   <si>
     <t xml:space="preserve">Caddock Electronics, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">CAIG Laboratories, Inc.</t>
@@ -1100,71 +1094,71 @@
   <si>
     <t xml:space="preserve">Cardinal Components</t>
   </si>
   <si>
     <t xml:space="preserve">Carling Technologies / Littelfuse</t>
   </si>
   <si>
     <t xml:space="preserve">Carlisle Interconnect Technologies (Amphenol CDI)</t>
   </si>
   <si>
     <t xml:space="preserve">Carlo Gavazzi</t>
   </si>
   <si>
     <t xml:space="preserve">CAROL (Prysmian Group)</t>
   </si>
   <si>
     <t xml:space="preserve">CAS Dataloggers</t>
   </si>
   <si>
     <t xml:space="preserve">Catalina Components</t>
   </si>
   <si>
     <t xml:space="preserve">Catalyst Semiconductor/onsemi</t>
   </si>
   <si>
-    <t xml:space="preserve">CAVU</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CCI (Conductive Containers, Inc.)</t>
   </si>
   <si>
     <t xml:space="preserve">CDA (Zhifengwei Technology)</t>
   </si>
   <si>
     <t xml:space="preserve">CDE (Cornell Dubilier Knowles)</t>
   </si>
   <si>
     <t xml:space="preserve">CEC Xtal</t>
   </si>
   <si>
     <t xml:space="preserve">CEL (California Eastern Laboratories)</t>
   </si>
   <si>
     <t xml:space="preserve">Celduc</t>
   </si>
   <si>
+    <t xml:space="preserve">CEM Instruments</t>
+  </si>
+  <si>
     <t xml:space="preserve">Central Semiconductor (AEM Central Semiconductor)</t>
   </si>
   <si>
     <t xml:space="preserve">Centric RF</t>
   </si>
   <si>
     <t xml:space="preserve">Century Spring Corp.</t>
   </si>
   <si>
     <t xml:space="preserve">Cera-Mite / Vishay</t>
   </si>
   <si>
     <t xml:space="preserve">CEVA Hillcrest Labs</t>
   </si>
   <si>
     <t xml:space="preserve">CFSensor</t>
   </si>
   <si>
     <t xml:space="preserve">CGS Tape</t>
   </si>
   <si>
     <t xml:space="preserve">CH Products</t>
   </si>
   <si>
     <t xml:space="preserve">Challenge Electronics</t>
@@ -1277,53 +1271,50 @@
   <si>
     <t xml:space="preserve">Coiltronics (Eaton)</t>
   </si>
   <si>
     <t xml:space="preserve">Cologne Chip</t>
   </si>
   <si>
     <t xml:space="preserve">Comair Rotron</t>
   </si>
   <si>
     <t xml:space="preserve">Comchip Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Commercial IO (Amphenol Communications Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">Commercial Vehicle Products / Littelfuse</t>
   </si>
   <si>
     <t xml:space="preserve">Compass Instruments</t>
   </si>
   <si>
     <t xml:space="preserve">Component Basics</t>
   </si>
   <si>
-    <t xml:space="preserve">Comport Data</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CompuCablePlusUSA</t>
   </si>
   <si>
     <t xml:space="preserve">Compulab</t>
   </si>
   <si>
     <t xml:space="preserve">Comus International</t>
   </si>
   <si>
     <t xml:space="preserve">Concept Technologie (Power Integrations)</t>
   </si>
   <si>
     <t xml:space="preserve">Condor / SL POWER</t>
   </si>
   <si>
     <t xml:space="preserve">Conductive Containers, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">ConductRF</t>
   </si>
   <si>
     <t xml:space="preserve">CONEC (Amphenol CONEC)</t>
   </si>
   <si>
     <t xml:space="preserve">Connective Peripherals</t>
@@ -1832,123 +1823,123 @@
   <si>
     <t xml:space="preserve">Ellsworth Adhesives</t>
   </si>
   <si>
     <t xml:space="preserve">Elna America</t>
   </si>
   <si>
     <t xml:space="preserve">Elpress</t>
   </si>
   <si>
     <t xml:space="preserve">Elprotronic</t>
   </si>
   <si>
     <t xml:space="preserve">ELT SENSOR CORP</t>
   </si>
   <si>
     <t xml:space="preserve">EM Microelectronic</t>
   </si>
   <si>
     <t xml:space="preserve">Embedded Artists</t>
   </si>
   <si>
     <t xml:space="preserve">Embention</t>
   </si>
   <si>
+    <t xml:space="preserve">EMBIT</t>
+  </si>
+  <si>
     <t xml:space="preserve">emcfixSHOP</t>
   </si>
   <si>
     <t xml:space="preserve">Emerson Connectivity Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Emerson Embedded Power (ARTESYN)</t>
   </si>
   <si>
     <t xml:space="preserve">Emerson SolaHD</t>
   </si>
   <si>
     <t xml:space="preserve">EMIT</t>
   </si>
   <si>
     <t xml:space="preserve">EMO Systems</t>
   </si>
   <si>
     <t xml:space="preserve">Encitech Connectors</t>
   </si>
   <si>
     <t xml:space="preserve">Enclustra</t>
   </si>
   <si>
     <t xml:space="preserve">enDAQ</t>
   </si>
   <si>
     <t xml:space="preserve">Endress+Hauser</t>
   </si>
   <si>
-    <t xml:space="preserve">Enedo</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Energizer Battery Company</t>
   </si>
   <si>
     <t xml:space="preserve">Energy Micro (Silicon Labs)</t>
   </si>
   <si>
     <t xml:space="preserve">Energy Re-Connect ltd</t>
   </si>
   <si>
     <t xml:space="preserve">EnerSys</t>
   </si>
   <si>
     <t xml:space="preserve">ENG ELECTRIC CO., LTD</t>
   </si>
   <si>
     <t xml:space="preserve">ENNOVI</t>
   </si>
   <si>
     <t xml:space="preserve">EnOcean</t>
   </si>
   <si>
     <t xml:space="preserve">Entaniya</t>
   </si>
   <si>
     <t xml:space="preserve">ENTITY ELETTRONICA</t>
   </si>
   <si>
     <t xml:space="preserve">EnyGy</t>
   </si>
   <si>
     <t xml:space="preserve">EOS (Bel Power Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">EPC</t>
   </si>
   <si>
     <t xml:space="preserve">EPC Space</t>
   </si>
   <si>
-    <t xml:space="preserve">EPCOS (TDK)</t>
+    <t xml:space="preserve">Epcos (TDK Corporation)</t>
   </si>
   <si>
     <t xml:space="preserve">EPIGAP OSA Photonics</t>
   </si>
   <si>
     <t xml:space="preserve">EPS WORKS SL (ArduSimple)</t>
   </si>
   <si>
     <t xml:space="preserve">Epson</t>
   </si>
   <si>
     <t xml:space="preserve">ept</t>
   </si>
   <si>
     <t xml:space="preserve">EPtronics, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Equinox Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">EREM (Apex Tool Group)</t>
   </si>
   <si>
     <t xml:space="preserve">ERNI / TE Connectivity</t>
   </si>
@@ -2201,53 +2192,50 @@
   <si>
     <t xml:space="preserve">FTDI (Future Technology Devices International, Ltd.)</t>
   </si>
   <si>
     <t xml:space="preserve">FTS</t>
   </si>
   <si>
     <t xml:space="preserve">Fujicon</t>
   </si>
   <si>
     <t xml:space="preserve">Furuno (Kaga Electronics USA)</t>
   </si>
   <si>
     <t xml:space="preserve">Future Design Controls</t>
   </si>
   <si>
     <t xml:space="preserve">Future Designs, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Future Technology Devices International, Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Gaia Converter</t>
   </si>
   <si>
-    <t xml:space="preserve">Galco Industrial Electronics</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">GaNPower</t>
   </si>
   <si>
     <t xml:space="preserve">GAPTEC Electronic</t>
   </si>
   <si>
     <t xml:space="preserve">GardTec</t>
   </si>
   <si>
     <t xml:space="preserve">Garmin Canada Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Gas Sensing Solutions Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">GCT</t>
   </si>
   <si>
     <t xml:space="preserve">GE Aerospace</t>
   </si>
   <si>
     <t xml:space="preserve">GE Critical Power (OmniOn Power)</t>
   </si>
   <si>
     <t xml:space="preserve">GEDORE Tools, Inc.</t>
@@ -2282,53 +2270,50 @@
   <si>
     <t xml:space="preserve">GHI Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">GI FAR Technology</t>
   </si>
   <si>
     <t xml:space="preserve">GigaDevice</t>
   </si>
   <si>
     <t xml:space="preserve">Gigavac / Sensata Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">GLF Integrated Power</t>
   </si>
   <si>
     <t xml:space="preserve">Global Connector Technology, Limited (GCT)</t>
   </si>
   <si>
     <t xml:space="preserve">Global Specialties</t>
   </si>
   <si>
     <t xml:space="preserve">GlobTek, Inc.</t>
   </si>
   <si>
-    <t xml:space="preserve">Goepel electronic</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Goermicro (Goertek Microelectronics)</t>
   </si>
   <si>
     <t xml:space="preserve">Goertek Microelectronics</t>
   </si>
   <si>
     <t xml:space="preserve">Goford Semiconductor</t>
   </si>
   <si>
     <t xml:space="preserve">Gold Fame Technology Limited</t>
   </si>
   <si>
     <t xml:space="preserve">Golledge Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Good-Ark Semiconductor</t>
   </si>
   <si>
     <t xml:space="preserve">GOSSEN METRAWATT</t>
   </si>
   <si>
     <t xml:space="preserve">GotRad</t>
   </si>
   <si>
     <t xml:space="preserve">Gowanda</t>
@@ -2627,119 +2612,116 @@
   <si>
     <t xml:space="preserve">Industrial Fiber Optics, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Industrial Shields</t>
   </si>
   <si>
     <t xml:space="preserve">Industrial Video &amp; Control</t>
   </si>
   <si>
     <t xml:space="preserve">INEED MOTOR</t>
   </si>
   <si>
     <t xml:space="preserve">Infineon Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">Infinite Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Infinite Electronics / Bulgin</t>
   </si>
   <si>
     <t xml:space="preserve">Infinite Electronics / Fairview Microwave</t>
   </si>
   <si>
-    <t xml:space="preserve">Infinite Electronics / Integra Optics</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Infinite Electronics / L-com</t>
   </si>
   <si>
     <t xml:space="preserve">Infinite Electronics / Pasternack</t>
   </si>
   <si>
     <t xml:space="preserve">Infinite Electronics / TKD</t>
   </si>
   <si>
     <t xml:space="preserve">INFINITY FIBER</t>
   </si>
   <si>
     <t xml:space="preserve">Infraeo</t>
   </si>
   <si>
+    <t xml:space="preserve">Inission Power</t>
+  </si>
+  <si>
     <t xml:space="preserve">Initial State Technologies, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Innergie</t>
   </si>
   <si>
     <t xml:space="preserve">Innodisk</t>
   </si>
   <si>
     <t xml:space="preserve">InnoSenT GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">InnoSpectra</t>
   </si>
   <si>
     <t xml:space="preserve">Innovative Sensor Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Inolux</t>
   </si>
   <si>
     <t xml:space="preserve">INPAQ Technology Co., Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Inpixon</t>
   </si>
   <si>
     <t xml:space="preserve">InPlay</t>
   </si>
   <si>
     <t xml:space="preserve">In-Position Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">iNRCORE</t>
   </si>
   <si>
     <t xml:space="preserve">Insight SiP</t>
   </si>
   <si>
     <t xml:space="preserve">Insignis Technology Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Inspired LED</t>
   </si>
   <si>
     <t xml:space="preserve">Integra Enclosures</t>
   </si>
   <si>
-    <t xml:space="preserve">Integra Optics an Infinite Electronics Brand</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Integra Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">Integrated Device Technology (IDT), A Renesas Company </t>
   </si>
   <si>
     <t xml:space="preserve">Integrated Silicon Solution, Inc. (ISSI)</t>
   </si>
   <si>
     <t xml:space="preserve">Intel</t>
   </si>
   <si>
     <t xml:space="preserve">INTELLIGENT MEMORY LTD.</t>
   </si>
   <si>
     <t xml:space="preserve">Intellinet Network Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Intematix</t>
   </si>
   <si>
     <t xml:space="preserve">InterCon Systems (Amphenol Communications Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">Interconnect Systems - Molex</t>
@@ -2924,50 +2906,53 @@
   <si>
     <t xml:space="preserve">Jorjin</t>
   </si>
   <si>
     <t xml:space="preserve">Joulescope</t>
   </si>
   <si>
     <t xml:space="preserve">Joymax Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">JRC (Nisshinbo Micro Devices)</t>
   </si>
   <si>
     <t xml:space="preserve">JRH Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">JST</t>
   </si>
   <si>
     <t xml:space="preserve">Judco Manufacturing, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">JUKEN SWISS TECHNOLOGY</t>
   </si>
   <si>
+    <t xml:space="preserve">JustRadios</t>
+  </si>
+  <si>
     <t xml:space="preserve">JUZHENINTL</t>
   </si>
   <si>
     <t xml:space="preserve">Kable Kontrol</t>
   </si>
   <si>
     <t xml:space="preserve">Kaga Electronics USA</t>
   </si>
   <si>
     <t xml:space="preserve">KaiFeng Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Kamaya</t>
   </si>
   <si>
     <t xml:space="preserve">Kavlico Pressure Sensors / Sensata Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">Keil (ARM)</t>
   </si>
   <si>
     <t xml:space="preserve">KEMET</t>
   </si>
   <si>
     <t xml:space="preserve">Kemtron / TE Connectivity</t>
@@ -4169,53 +4154,50 @@
   <si>
     <t xml:space="preserve">Panasonic Energy</t>
   </si>
   <si>
     <t xml:space="preserve">Panasonic Industrial Automation</t>
   </si>
   <si>
     <t xml:space="preserve">PanaVise</t>
   </si>
   <si>
     <t xml:space="preserve">Panduit Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">PANJIT</t>
   </si>
   <si>
     <t xml:space="preserve">Parallax, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Parker Chomerics</t>
   </si>
   <si>
     <t xml:space="preserve">Parlex Corp.</t>
   </si>
   <si>
-    <t xml:space="preserve">Parretto</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Particle</t>
   </si>
   <si>
     <t xml:space="preserve">Passive Plus</t>
   </si>
   <si>
     <t xml:space="preserve">Pasternack</t>
   </si>
   <si>
     <t xml:space="preserve">Patco Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Patco Services</t>
   </si>
   <si>
     <t xml:space="preserve">PCD / Amphenol</t>
   </si>
   <si>
     <t xml:space="preserve">PCD Shenzhen (Amphenol PCD Shenzhen)</t>
   </si>
   <si>
     <t xml:space="preserve">PCE Instruments</t>
   </si>
   <si>
     <t xml:space="preserve">PCTEL (Amphenol PCTEL)</t>
@@ -4481,50 +4463,53 @@
   <si>
     <t xml:space="preserve">Pulse Larsen Antenna (Pulse Electronics)</t>
   </si>
   <si>
     <t xml:space="preserve">PulseCore Semiconductor/onsemi</t>
   </si>
   <si>
     <t xml:space="preserve">PulseR (iNRCORE)</t>
   </si>
   <si>
     <t xml:space="preserve">Pulsiv Limited</t>
   </si>
   <si>
     <t xml:space="preserve">Pycom</t>
   </si>
   <si>
     <t xml:space="preserve">Q-Cee's / TE Connectivity</t>
   </si>
   <si>
     <t xml:space="preserve">Qoitech</t>
   </si>
   <si>
     <t xml:space="preserve">Qorvo</t>
   </si>
   <si>
+    <t xml:space="preserve">QSI</t>
+  </si>
+  <si>
     <t xml:space="preserve">QSI Laser</t>
   </si>
   <si>
     <t xml:space="preserve">QST</t>
   </si>
   <si>
     <t xml:space="preserve">QT Brightek</t>
   </si>
   <si>
     <t xml:space="preserve">Q-Tech Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Qualcomm</t>
   </si>
   <si>
     <t xml:space="preserve">Qualcomm® RF Front-End (RFFE) filter products</t>
   </si>
   <si>
     <t xml:space="preserve">Qualtek Electronics Corp.</t>
   </si>
   <si>
     <t xml:space="preserve">Quarton, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Quectel</t>
@@ -4751,51 +4736,51 @@
   <si>
     <t xml:space="preserve">RushUp</t>
   </si>
   <si>
     <t xml:space="preserve">SAG</t>
   </si>
   <si>
     <t xml:space="preserve">SAGAMI ELEC</t>
   </si>
   <si>
     <t xml:space="preserve">Sagrad</t>
   </si>
   <si>
     <t xml:space="preserve">Sahara Case LLC</t>
   </si>
   <si>
     <t xml:space="preserve">Sahasra</t>
   </si>
   <si>
     <t xml:space="preserve">Saia (Division of Johnson Electric)</t>
   </si>
   <si>
     <t xml:space="preserve">Saiko Systems</t>
   </si>
   <si>
-    <t xml:space="preserve">Same Sky (Formerly CUI Devices)</t>
+    <t xml:space="preserve">Same Sky® (Formerly CUI Devices)</t>
   </si>
   <si>
     <t xml:space="preserve">Samsung ARTIK</t>
   </si>
   <si>
     <t xml:space="preserve">Samsung Electro-Mechanics</t>
   </si>
   <si>
     <t xml:space="preserve">Samsung Semiconductor</t>
   </si>
   <si>
     <t xml:space="preserve">Samtec, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Sangdest Microelectronics / Nanjing (SMC Diode Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">Sanken Electric Co., Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">SanMotion Products (Sanyo Denki)</t>
   </si>
   <si>
     <t xml:space="preserve">SANREX</t>
   </si>
@@ -5021,53 +5006,50 @@
   <si>
     <t xml:space="preserve">Sierra Wireless</t>
   </si>
   <si>
     <t xml:space="preserve">Sierra Wireless by Talon</t>
   </si>
   <si>
     <t xml:space="preserve">Sifam Tinsley Instrumentation, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Sigatek</t>
   </si>
   <si>
     <t xml:space="preserve">Sigfox</t>
   </si>
   <si>
     <t xml:space="preserve">Sigma Designs</t>
   </si>
   <si>
     <t xml:space="preserve">Signal Transformer</t>
   </si>
   <si>
     <t xml:space="preserve">Signatrol</t>
   </si>
   <si>
-    <t xml:space="preserve">SIKA USA Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Silanna</t>
   </si>
   <si>
     <t xml:space="preserve">Silego Technology (Dialog Semiconductor)</t>
   </si>
   <si>
     <t xml:space="preserve">Silergy</t>
   </si>
   <si>
     <t xml:space="preserve">Silicon Content Technology (SCT)</t>
   </si>
   <si>
     <t xml:space="preserve">Silicon Craft Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Silicon Labs</t>
   </si>
   <si>
     <t xml:space="preserve">Silicon Motion</t>
   </si>
   <si>
     <t xml:space="preserve">Silicon Witchery</t>
   </si>
   <si>
     <t xml:space="preserve">Silver Fox</t>
@@ -5111,107 +5093,104 @@
   <si>
     <t xml:space="preserve">SLD Laser (Kyocera SLD Laser)</t>
   </si>
   <si>
     <t xml:space="preserve">Smart Sensor Devices</t>
   </si>
   <si>
     <t xml:space="preserve">SMC Diode Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Snaptron</t>
   </si>
   <si>
     <t xml:space="preserve">Soberton, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">SOC Technologies (System-On-Chip Technologies)</t>
   </si>
   <si>
     <t xml:space="preserve">Socapex (Amphenol PCD)</t>
   </si>
   <si>
     <t xml:space="preserve">Socle Technology Corporation</t>
   </si>
   <si>
+    <t xml:space="preserve">Softlog Systems</t>
+  </si>
+  <si>
     <t xml:space="preserve">SOHATECH</t>
   </si>
   <si>
     <t xml:space="preserve">SolaHD</t>
   </si>
   <si>
     <t xml:space="preserve">Soldered Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">SolidRun</t>
   </si>
   <si>
-    <t xml:space="preserve">SOLLEC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Songtian Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Soracom</t>
   </si>
   <si>
     <t xml:space="preserve">SOSHIN ELECTRIC</t>
   </si>
   <si>
     <t xml:space="preserve">Soundskrit</t>
   </si>
   <si>
     <t xml:space="preserve">Souriau-Sunbank by Eaton</t>
   </si>
   <si>
     <t xml:space="preserve">SP International</t>
   </si>
   <si>
     <t xml:space="preserve">Spanalytics</t>
   </si>
   <si>
     <t xml:space="preserve">Spang Magnetics (Magnetics)</t>
   </si>
   <si>
     <t xml:space="preserve">Spansion (Cypress Semiconductor)</t>
   </si>
   <si>
     <t xml:space="preserve">SPARK Microsystems</t>
   </si>
   <si>
     <t xml:space="preserve">SparkFun</t>
   </si>
   <si>
     <t xml:space="preserve">Spec Sensors (A Division of Interlink Electronics)</t>
   </si>
   <si>
     <t xml:space="preserve">Spectra Symbol</t>
   </si>
   <si>
-    <t xml:space="preserve">Spectrum Filaments</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Sper Scientific</t>
   </si>
   <si>
     <t xml:space="preserve">Spyraflo</t>
   </si>
   <si>
     <t xml:space="preserve">SR HIGHTECH</t>
   </si>
   <si>
     <t xml:space="preserve">SRA Soldering Products</t>
   </si>
   <si>
     <t xml:space="preserve">SSI Technologies, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">SST Sensing</t>
   </si>
   <si>
     <t xml:space="preserve">ST Engineering Urban Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Stackpole Electronics, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Staco Energy Products Co.</t>
@@ -5375,53 +5354,50 @@
   <si>
     <t xml:space="preserve">Taiwan Semiconductor</t>
   </si>
   <si>
     <t xml:space="preserve">TAIYO YUDEN</t>
   </si>
   <si>
     <t xml:space="preserve">Talema</t>
   </si>
   <si>
     <t xml:space="preserve">Tamura</t>
   </si>
   <si>
     <t xml:space="preserve">Taoglas</t>
   </si>
   <si>
     <t xml:space="preserve">Tark Thermal Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">TAW Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">TDK Corporation</t>
   </si>
   <si>
-    <t xml:space="preserve">TDK EPCOS</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">TDK InvenSense</t>
   </si>
   <si>
     <t xml:space="preserve">TDK Micronas</t>
   </si>
   <si>
     <t xml:space="preserve">TDK Tronics (Tronics)</t>
   </si>
   <si>
     <t xml:space="preserve">TDK-Lambda</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Aerospace Defense and Marine</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity AMP Connectors</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Application Tooling</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Buchanan Terminal Blocks</t>
@@ -5807,53 +5783,50 @@
   <si>
     <t xml:space="preserve">UNIFIVE GLOBAL LIMITED</t>
   </si>
   <si>
     <t xml:space="preserve">UNION SEMICONDUCTOR INTERNATIONAL LIMITED</t>
   </si>
   <si>
     <t xml:space="preserve">United Chemi-Con</t>
   </si>
   <si>
     <t xml:space="preserve">UnitedSiC (Qorvo)</t>
   </si>
   <si>
     <t xml:space="preserve">Upside Down Labs</t>
   </si>
   <si>
     <t xml:space="preserve">US Electronics Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">US-Lasers, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">USound GmbH</t>
   </si>
   <si>
-    <t xml:space="preserve">UTL, G-POWER</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">UVCense</t>
   </si>
   <si>
     <t xml:space="preserve">Uvitron International</t>
   </si>
   <si>
     <t xml:space="preserve">VACUUMSCHMELZE GmbH &amp; Co. KG.</t>
   </si>
   <si>
     <t xml:space="preserve">VaOpto</t>
   </si>
   <si>
     <t xml:space="preserve">Variohm</t>
   </si>
   <si>
     <t xml:space="preserve">Varitronix International Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">VCC (Visual Communications Company)</t>
   </si>
   <si>
     <t xml:space="preserve">VDO360</t>
   </si>
   <si>
     <t xml:space="preserve">VEC Supply</t>
@@ -5954,53 +5927,50 @@
   <si>
     <t xml:space="preserve">Vishay / Sprague</t>
   </si>
   <si>
     <t xml:space="preserve">Vishay / Vitramon</t>
   </si>
   <si>
     <t xml:space="preserve">Vishay Ametherm</t>
   </si>
   <si>
     <t xml:space="preserve">Vishay BC Components</t>
   </si>
   <si>
     <t xml:space="preserve">Vishay Dale / Thin Film</t>
   </si>
   <si>
     <t xml:space="preserve">Vishay General Semiconductor – Diodes Division </t>
   </si>
   <si>
     <t xml:space="preserve">Vishay Semiconductor - Opto Division</t>
   </si>
   <si>
     <t xml:space="preserve">VisIC</t>
   </si>
   <si>
-    <t xml:space="preserve">Visionary Electronics</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Visual Communications Company, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">Vitelec / Cinch Connectivity Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Vitrohm</t>
   </si>
   <si>
     <t xml:space="preserve">Vizmonet</t>
   </si>
   <si>
     <t xml:space="preserve">Volgen (Kaga Electronics USA)</t>
   </si>
   <si>
     <t xml:space="preserve">Voltaplex</t>
   </si>
   <si>
     <t xml:space="preserve">Vox Power</t>
   </si>
   <si>
     <t xml:space="preserve">VPG Foil Resistors</t>
   </si>
   <si>
     <t xml:space="preserve">VPG Foil Resistors / Alpha Elec</t>
@@ -6054,53 +6024,50 @@
     <t xml:space="preserve">WECO Electrical Connectors</t>
   </si>
   <si>
     <t xml:space="preserve">WeEn Semiconductors Co., Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">Weidmuller</t>
   </si>
   <si>
     <t xml:space="preserve">Weipu Connector</t>
   </si>
   <si>
     <t xml:space="preserve">Weller (Apex Tool Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Wera Tools</t>
   </si>
   <si>
     <t xml:space="preserve">Werbel Microwave</t>
   </si>
   <si>
     <t xml:space="preserve">WERMA</t>
   </si>
   <si>
     <t xml:space="preserve">Western Automation / Littelfuse</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Whitman Controls</t>
   </si>
   <si>
     <t xml:space="preserve">Wickmann / Littelfuse</t>
   </si>
   <si>
     <t xml:space="preserve">Wiha</t>
   </si>
   <si>
     <t xml:space="preserve">Wilcoxon (Amphenol Wilcoxon Sensing Technologies)</t>
   </si>
   <si>
     <t xml:space="preserve">WIMA</t>
   </si>
   <si>
     <t xml:space="preserve">Winbond Electronics Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Winchester Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Winmate Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Wintec Industries</t>
   </si>
@@ -6333,51 +6300,51 @@
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="4248150" cy="1190625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A8:B2084"/>
+  <dimension ref="A8:B2073"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.43" defaultRowHeight="15"/>
   <sheetData>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>3</v>
       </c>
     </row>
@@ -16663,105 +16630,50 @@
       </c>
     </row>
     <row r="2069">
       <c r="A2069" s="0" t="s">
         <v>2060</v>
       </c>
     </row>
     <row r="2070">
       <c r="A2070" s="0" t="s">
         <v>2061</v>
       </c>
     </row>
     <row r="2071">
       <c r="A2071" s="0" t="s">
         <v>2062</v>
       </c>
     </row>
     <row r="2072">
       <c r="A2072" s="0" t="s">
         <v>2063</v>
       </c>
     </row>
     <row r="2073">
       <c r="A2073" s="0" t="s">
         <v>2064</v>
-      </c>
-[...53 lines deleted...]
-        <v>2075</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>